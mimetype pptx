--- v0 (2026-07-08)
+++ v1 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfea1e17ad17f41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9027f34ef3c4b06" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R293162874bf44b1c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6557c78163d84958"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5dff903e0b114c06"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R39b738c2addc4cd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re337a778c0a94851"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R156911179dc34d0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5bdc1fc062db40a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R76824c57a96c4414"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re2d6ee0ef72a4533"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R06fa7c4623084eb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R16cffc67c27a49ec"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R293162874bf44b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5dff903e0b114c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rec00092b91984dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc2dea08ddf1243c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2cbe2380145e4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R01ee98bab9eb4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4a617511118e43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R39b738c2addc4cd0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c7c5fc3345449be" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6557c78163d84958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re337a778c0a94851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R156911179dc34d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5bdc1fc062db40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R76824c57a96c4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2d6ee0ef72a4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06fa7c4623084eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R16cffc67c27a49ec" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb234be71b87b432f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf01ce0d501e140b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7d2ef7e2a04a4dc1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfcceb5b309f448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R87db52625d634194" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf01ce0d501e140b8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfcceb5b309f448c5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R07674d6f3bdf4078" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R22659d7c5c1b40e7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re2e4e08ad4f042c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6eed9f567be34afa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8600b05985784038" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbe7a8581d0604ae2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf44b5d82b49e4410" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R788888eab66e4b90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re5df3d0d96a046ae" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1391,141 +1391,105 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TOGRO AS  –  33,3 %</a:t>
-[...89 lines deleted...]
-              <a:t>TUNHEIM RITA SYNNØVE  –  0,0 %</a:t>
+              <a:t>HARD HOLDING AS  –  50,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>RISTU AS  –  50,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>RITA SYNNØVE TUNHEIM  –  0,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TERJE SÆTREVIK  –  0,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1663,69 +1627,69 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fabrikkveien 9</a:t>
-[...17 lines deleted...]
-              <a:t>4033 Stavanger</a:t>
+              <a:t>Bjødnabeen 4</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>4031 Stavanger</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tlf. 51 63 62 00</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>