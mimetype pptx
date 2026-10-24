--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9027f34ef3c4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R57b8d31c067441e0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6557c78163d84958"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf8535bdbeab74e23"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re337a778c0a94851"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R16cffc67c27a49ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R83d11ad201d44e25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra19a324149344ab5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd94da383817040db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcd65dd3fa06a4b29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb0b843d3237f44c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc6f529b6fccb4ec6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfb45bf82658c47a0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6557c78163d84958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re337a778c0a94851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R156911179dc34d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5bdc1fc062db40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R76824c57a96c4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2d6ee0ef72a4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06fa7c4623084eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R16cffc67c27a49ec" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb234be71b87b432f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf8535bdbeab74e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R83d11ad201d44e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra19a324149344ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd94da383817040db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcd65dd3fa06a4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0b843d3237f44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc6f529b6fccb4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfb45bf82658c47a0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d3d0d9731e24bdb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfcceb5b309f448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R87db52625d634194" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R472878e8ca144391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0da55e264acb487f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfcceb5b309f448c5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R472878e8ca144391"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re2e4e08ad4f042c1" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re5df3d0d96a046ae" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R53ab718dc63b4ba0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb8b269920784b0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1a4c83311e247f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5dedf1c324d64291" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8aac0c30d29b4a2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b5b9b1a03f441d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc0e41a5fe926423f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>