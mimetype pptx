--- v0 (2026-07-02)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5553daff219d4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb5c3c8418c6347ca" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb0074f3854d84237"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb82bbac708d9432f"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf5f2f716c3324ff9"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R04688d59f0344225"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf63c988d17b54425"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6a31827e79974548"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R504be4edc865491a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra5d357ff67d54c41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbfb9d665e9f84be1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc8c372f2ef1345e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra6be300e65404a6c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb0074f3854d84237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf5f2f716c3324ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R656f6bf20432474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb934a3c6d7c34db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R71f6433f7f0b43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R02ee7c924953438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R99c78e44f9c7487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R04688d59f0344225" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d3713bcebad4e2d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb82bbac708d9432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf63c988d17b54425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6a31827e79974548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R504be4edc865491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra5d357ff67d54c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbfb9d665e9f84be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc8c372f2ef1345e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra6be300e65404a6c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa00e7fe41b74c37" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R29ac2556c68d4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0bf0d83f93be41b3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8bc7ea3588c54971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra64e6f5fa54a4e6a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R29ac2556c68d4862"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8bc7ea3588c54971"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra3fd529f18bd4eea" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R719ff6d29a8744bd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c82988ea09a41b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7d3528c6c1ad449e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R122bc9da95184cb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd9cca714b9ad4177" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R613419c7975a4144" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R642513f1f14e4944" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra76699cf77244f46" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1573,51 +1573,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>c/o Mesh, Tordenskiolds gate 2</a:t>
+              <a:t>Tordenskiolds gate 2</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>0160 Oslo</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>